--- v0 (2026-06-09)
+++ v1 (2026-08-01)
@@ -48075,41 +48075,41 @@
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_c2c11c9e-624c-4a75-9f78-0989052ff6ea_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_c2c11c9e-624c-4a75-9f78-0989052ff6ea_Name">
     <vt:lpwstr>c2c11c9e-624c-4a75-9f78-0989052ff6ea</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_c2c11c9e-624c-4a75-9f78-0989052ff6ea_SiteId">
     <vt:lpwstr>5df31d35-3ba9-481e-a3c8-ff9be3ee783b</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_c2c11c9e-624c-4a75-9f78-0989052ff6ea_ActionId">
     <vt:lpwstr>e2a33bdf-708a-41fc-8881-e56509f5fd37</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_c2c11c9e-624c-4a75-9f78-0989052ff6ea_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MSIP_Label_c2c11c9e-624c-4a75-9f78-0989052ff6ea_Tag">
     <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="DISdDocName">
     <vt:lpwstr>NZK4NMRLMJK2M2FHNDC5</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="DISProperties">
     <vt:lpwstr>DISdDocName,DIScgiUrl,DISdUser,DISdID,DISidcName,DISTaskPaneUrl</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="DIScgiUrl">
-    <vt:lpwstr>https://peucmasp05.mw.pr.geos.loc:7101/cs/idcplg</vt:lpwstr>
+    <vt:lpwstr>https://peucmasp06.mw.pr.geos.loc:7101/cs/idcplg</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="DISdUser">
     <vt:lpwstr>anonymous</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="DISdID">
-    <vt:lpwstr>98885</vt:lpwstr>
+    <vt:lpwstr>98847</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="DISidcName">
-    <vt:lpwstr>ucme05</vt:lpwstr>
+    <vt:lpwstr>ucme06</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="DISTaskPaneUrl">
-    <vt:lpwstr>https://peucmasp05.mw.pr.geos.loc:7101/cs/idcplg?IdcService=DESKTOP_DOC_INFO&amp;dDocName=NZK4NMRLMJK2M2FHNDC5&amp;dID=98885&amp;ClientControlled=DocMan,taskpane&amp;coreContentOnly=1</vt:lpwstr>
+    <vt:lpwstr>https://peucmasp06.mw.pr.geos.loc:7101/cs/idcplg?IdcService=DESKTOP_DOC_INFO&amp;dDocName=NZK4NMRLMJK2M2FHNDC5&amp;dID=98847&amp;ClientControlled=DocMan,taskpane&amp;coreContentOnly=1</vt:lpwstr>
   </property>
 </Properties>
 </file>